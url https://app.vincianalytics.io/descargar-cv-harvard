--- v0 (2026-03-01)
+++ v1 (2026-04-17)
@@ -1,2418 +1,2552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...1 lines deleted...]
-        <w:spacing w:after="40" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:color w:val="1a1a1a"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:after="40" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>TU NOMBRE COMPLETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:spacing w:after="100" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>tu.email@gmail.com  |  +56 9 1234 5678  |  Santiago, Chile</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="100"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="2b3a67"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="2B3A67"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>linkedin.com/in/tu-perfil</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
-        <w:tblW w:w="9360.0" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="100" w:type="dxa"/>
+          <w:start w:w="200" w:type="dxa"/>
+          <w:bottom w:w="100" w:type="dxa"/>
+          <w:end w:w="200" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
-        <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...2 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="2B3A67"/>
             </w:tcBorders>
-            <w:shd w:fill="f7f5f0" w:val="clear"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="F7F5F0" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Quattrocento Sans" w:cs="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
+                <w:rFonts w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans" w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">💡 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-                <w:color w:val="7a7a7a"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7A7A7A"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pon tu nombre en grande, es lo primero que leen. El email debe ser profesional (nada de gatito_lindo@...). Teléfono con código de país. Ciudad basta, no pongas dirección completa. LinkedIn solo si lo tienes actualizado.</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Pon tu nombre en grande, es lo primero que leen. El email debe ser profesional (nada de gatito_lindo@...). Teléfono con código de país. Ciudad basta, no pongas dirección completa. LinkedIn solo si lo tienes actualizado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:pBdr>
-          <w:bottom w:color="2b3a67" w:space="1" w:sz="6" w:val="single"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="2B3A67"/>
         </w:pBdr>
-        <w:spacing w:after="200" w:before="80" w:lineRule="auto"/>
-[...18 lines deleted...]
-          <w:color w:val="2b3a67"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="80" w:after="200"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="300" w:after="60"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2B3A67"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>RESUMEN PROFESIONAL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
-        <w:tblW w:w="9360.0" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="100" w:type="dxa"/>
+          <w:start w:w="200" w:type="dxa"/>
+          <w:bottom w:w="100" w:type="dxa"/>
+          <w:end w:w="200" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
-        <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...2 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="2B3A67"/>
             </w:tcBorders>
-            <w:shd w:fill="f7f5f0" w:val="clear"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="F7F5F0" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Quattrocento Sans" w:cs="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
+                <w:rFonts w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans" w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">💡 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-                <w:color w:val="7a7a7a"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7A7A7A"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Máximo 3 líneas. Cuenta quién eres profesionalmente, qué sabes hacer y qué buscas. Usa las palabras clave de la oferta a la que postulas. Ejemplo: "Analista de Datos con 3 años de experiencia en Python, SQL y visualización de datos. Especializado en análisis de métricas de negocio y automatización de reportes."</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Máximo 3 líneas. Cuenta quién eres profesionalmente, qué sabes hacer y qué buscas. Usa las palabras clave de la oferta a la que postulas. Ejemplo: "Analista de Datos con 3 años de experiencia en Python, SQL y visualización de datos. Especializado en análisis de métricas de negocio y automatización de reportes."</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...8 lines deleted...]
-          <w:iCs w:val="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...10 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>[Escribe tu resumen aquí. Recuerda: adapta este texto para cada oferta que postules.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:pBdr>
-          <w:bottom w:color="2b3a67" w:space="1" w:sz="6" w:val="single"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="2B3A67"/>
         </w:pBdr>
-        <w:spacing w:after="200" w:before="80" w:lineRule="auto"/>
-[...18 lines deleted...]
-          <w:color w:val="2b3a67"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="80" w:after="200"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="300" w:after="60"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2B3A67"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>EXPERIENCIA LABORAL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
-        <w:tblW w:w="9360.0" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="100" w:type="dxa"/>
+          <w:start w:w="200" w:type="dxa"/>
+          <w:bottom w:w="100" w:type="dxa"/>
+          <w:end w:w="200" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6500"/>
-[...6 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="6499"/>
+        <w:gridCol w:w="2861"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...2 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="2B3A67"/>
             </w:tcBorders>
-            <w:shd w:fill="f7f5f0" w:val="clear"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="F7F5F0" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Quattrocento Sans" w:cs="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
+                <w:rFonts w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans" w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">💡 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-                <w:color w:val="7a7a7a"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7A7A7A"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordena de lo más reciente a lo más antiguo. Para cada cargo: nombre del puesto (usa el mismo nombre que dice la oferta si es similar al tuyo), empresa, y período. Abajo, 3-5 logros concretos con números cuando puedas. No pongas tareas, pon resultados. "Reduje tiempos de procesamiento en 40%" es mejor que "Encargado de procesar datos".</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Ordena de lo más reciente a lo más antiguo. Para cada cargo: nombre del puesto (usa el mismo nombre que dice la oferta si es similar al tuyo), empresa, y período. Abajo, 3-5 logros concretos con números cuando puedas. No pongas tareas, pon resultados. "Reduje tiempos de procesamiento en 40%" es mejor que "Encargado de procesar datos".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...2 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="6499" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
-              <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="0.0" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-                <w:color w:val="1a1a1a"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A1A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Tu Cargo]</w:t>
+              <w:t>[Tu Cargo]</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> — [Nombre Empresa]</w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
-              <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="0.0" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="end"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mes Año — Presente</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Mes Año — Presente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:keepNext w:val="false"/>
+        <w:keepLines w:val="false"/>
+        <w:pageBreakBefore w:val="false"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...20 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:pBdr/>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="40"/>
+        <w:ind w:hanging="360" w:start="720" w:end="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
           <w:color w:val="555555"/>
+          <w:position w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...14 lines deleted...]
-        <w:widowControl w:val="1"/>
+        </w:rPr>
+        <w:t>[Logro concreto con números. Ej: Diseñé un dashboard que redujo el tiempo de análisis en un 30%]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:keepNext w:val="false"/>
+        <w:keepLines w:val="false"/>
+        <w:pageBreakBefore w:val="false"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...20 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:pBdr/>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="40"/>
+        <w:ind w:hanging="360" w:start="720" w:end="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
           <w:color w:val="555555"/>
+          <w:position w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...14 lines deleted...]
-        <w:widowControl w:val="1"/>
+        </w:rPr>
+        <w:t>[Otro logro. Usa verbos de acción: Implementé, Desarrollé, Lideré, Optimicé, Reduje, Aumenté]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:keepNext w:val="false"/>
+        <w:keepLines w:val="false"/>
+        <w:pageBreakBefore w:val="false"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...20 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:pBdr/>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="80"/>
+        <w:ind w:hanging="360" w:start="720" w:end="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
           <w:color w:val="555555"/>
+          <w:position w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>[Tercer logro. Si no tienes números exactos, estima: "más de 50 reportes mensuales"]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
-        <w:tblW w:w="9360.0" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6500"/>
-[...6 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="6499"/>
+        <w:gridCol w:w="2861"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...2 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...10 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="6499" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-                <w:color w:val="1a1a1a"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A1A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Cargo Anterior]</w:t>
+              <w:t>[Cargo Anterior]</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> — [Empresa Anterior]</w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...10 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="end"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mes Año — Mes Año</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Mes Año — Mes Año</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
-[...4 lines deleted...]
-        <w:widowControl w:val="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:keepNext w:val="false"/>
+        <w:keepLines w:val="false"/>
+        <w:pageBreakBefore w:val="false"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...20 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:pBdr/>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="40"/>
+        <w:ind w:hanging="360" w:start="720" w:end="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
           <w:color w:val="555555"/>
+          <w:position w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...14 lines deleted...]
-        <w:widowControl w:val="1"/>
+        </w:rPr>
+        <w:t>[Logro concreto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:keepNext w:val="false"/>
+        <w:keepLines w:val="false"/>
+        <w:pageBreakBefore w:val="false"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...20 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:pBdr/>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="40"/>
+        <w:ind w:hanging="360" w:start="720" w:end="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
           <w:color w:val="555555"/>
+          <w:position w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
-          <w:rtl w:val="0"/>
-[...10 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>[Logro concreto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:pBdr>
-          <w:bottom w:color="2b3a67" w:space="1" w:sz="6" w:val="single"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="2B3A67"/>
         </w:pBdr>
-        <w:spacing w:after="200" w:before="80" w:lineRule="auto"/>
-[...18 lines deleted...]
-          <w:color w:val="2b3a67"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="80" w:after="200"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="300" w:after="60"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2B3A67"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>EDUCACIÓN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table5"/>
-        <w:tblW w:w="9360.0" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="100" w:type="dxa"/>
+          <w:start w:w="200" w:type="dxa"/>
+          <w:bottom w:w="100" w:type="dxa"/>
+          <w:end w:w="200" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6500"/>
-[...6 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="6499"/>
+        <w:gridCol w:w="2861"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...2 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="2B3A67"/>
             </w:tcBorders>
-            <w:shd w:fill="f7f5f0" w:val="clear"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="F7F5F0" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Quattrocento Sans" w:cs="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
+                <w:rFonts w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans" w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">💡 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-                <w:color w:val="7a7a7a"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7A7A7A"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">De lo más reciente a lo más antiguo. Pon título, institución y año. Si estás estudiando, pon "En curso" con el año esperado de egreso. Si tienes más de 3 años de experiencia, esta sección va después de Experiencia. Si eres recién egresado, ponla antes.</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>De lo más reciente a lo más antiguo. Pon título, institución y año. Si estás estudiando, pon "En curso" con el año esperado de egreso. Si tienes más de 3 años de experiencia, esta sección va después de Experiencia. Si eres recién egresado, ponla antes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr>
-[...2 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="6499" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
-              <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="0.0" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-                <w:color w:val="1a1a1a"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A1A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Título / Carrera]</w:t>
+              <w:t>[Título / Carrera]</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> — [Universidad / Instituto]</w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
-              <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="0.0" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="end"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Año — Año</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Año — Año</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
-[...8 lines deleted...]
-          <w:iCs w:val="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="100" w:after="60"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...10 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>[Si tienes certificaciones relevantes, agrégalas aquí abajo. Solo las que tengan que ver con el cargo.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:pBdr>
-          <w:bottom w:color="2b3a67" w:space="1" w:sz="6" w:val="single"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="2B3A67"/>
         </w:pBdr>
-        <w:spacing w:after="200" w:before="80" w:lineRule="auto"/>
-[...18 lines deleted...]
-          <w:color w:val="2b3a67"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="80" w:after="200"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="300" w:after="60"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2B3A67"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>HABILIDADES TÉCNICAS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table6"/>
-        <w:tblW w:w="9360.0" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="100" w:type="dxa"/>
+          <w:start w:w="200" w:type="dxa"/>
+          <w:bottom w:w="100" w:type="dxa"/>
+          <w:end w:w="200" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
-        <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...2 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="2B3A67"/>
             </w:tcBorders>
-            <w:shd w:fill="f7f5f0" w:val="clear"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:shd w:fill="F7F5F0" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="normal1"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Quattrocento Sans" w:cs="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
+                <w:rFonts w:eastAsia="Quattrocento Sans" w:cs="Quattrocento Sans" w:ascii="Quattrocento Sans" w:hAnsi="Quattrocento Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">💡 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...2 lines deleted...]
-                <w:color w:val="7a7a7a"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7A7A7A"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lista las herramientas y tecnologías que manejas, agrupadas. Copia las mismas palabras que aparecen en la oferta. Si la oferta dice "Excel avanzado", no pongas "Planillas de cálculo". El ATS busca coincidencias exactas. No pongas "Microsoft Office" a menos que la oferta lo pida específicamente.</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Lista las herramientas y tecnologías que manejas, agrupadas. Copia las mismas palabras que aparecen en la oferta. Si la oferta dice "Excel avanzado", no pongas "Planillas de cálculo". El ATS busca coincidencias exactas. No pongas "Microsoft Office" a menos que la oferta lo pida específicamente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
-[...9 lines deleted...]
-          <w:color w:val="1a1a1a"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="80" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Herramientas: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...19 lines deleted...]
-          <w:color w:val="1a1a1a"/>
+        </w:rPr>
+        <w:t>[Excel, Python, SQL, Power BI, SAP, etc.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodologías: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...19 lines deleted...]
-          <w:color w:val="1a1a1a"/>
+        </w:rPr>
+        <w:t>[Scrum, Lean, Six Sigma, etc. — solo si aplica]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="40"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Idiomas: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...10 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>[Español nativo, Inglés intermedio/avanzado — sé honesto con el nivel]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:pBdr>
-          <w:bottom w:color="2b3a67" w:space="1" w:sz="6" w:val="single"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="2B3A67"/>
         </w:pBdr>
-        <w:spacing w:after="200" w:before="80" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="80" w:after="200"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="7a7a7a"/>
+          <w:color w:val="7A7A7A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:color w:val="7a7a7a"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:color w:val="7a7a7a"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="7A7A7A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="7a7a7a"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Template por </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:color w:val="7a7a7a"/>
+        </w:rPr>
+        <w:t>VinciAnalytics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="7A7A7A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="7a7a7a"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7A7A7A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...20 lines deleted...]
-          <w:color w:val="2b3a67"/>
+        </w:rPr>
+        <w:t>vincianalytics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="7A7A7A"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...7 lines deleted...]
-          <w:color w:val="2b3a67"/>
+        </w:rPr>
+        <w:t>.io</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B3A67"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...8 lines deleted...]
-          <w:color w:val="2b3a67"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Quieres recibir ofertas que calcen con tu perfil? Prueba gratis en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B3A67"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>vincianalytics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B3A67"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.io</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="2B3A67"/>
+          <w:spacing w:val="120"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">― </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="2B3A67"/>
+          <w:spacing w:val="120"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ANTES DE POSTULAR ―</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:b/>
+          <w:color w:val="1A1A2E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>¿Tu CV está listo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="320"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:b/>
+          <w:color w:val="1A1A2E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>para competir de verdad?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="480"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descubre qué ven los reclutadores cuando leen tu CV en 6 segundos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="2B3A67"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El diagnóstico incluye:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✓  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Score ATS — qué tan bien te lee el algoritmo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✓  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keywords que te faltan para el cargo que buscas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✓  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La voz del reclutador — lo que piensan pero no te dicen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="480"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✓  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los 3 cambios concretos que más aumentan tus chances</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="80"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Precio del informe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="80"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:b/>
+          <w:color w:val="2B3A67"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>$14.990</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="400"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pago único · informe web en 24–48h</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="480"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:i/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>¿Quieres que lo hagamos por ti? Reescritura completa $44.990 — se abona el diagnóstico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="2B3A67"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">👉 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="2B3A67"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>app.v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="2B3A67"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>incianalytics.io/revision-cv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:before="480" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="AAAAAA"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Template por VinciAnalytics — vincianalytics.io</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="0" w:top="1080" w:footer="0" w:bottom="1080"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:font w:name="Georgia"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Quattrocento Sans">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{01014A78-CABC-4EF0-12AC-5CD89AEFDE01}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{02014A78-CABC-4EF0-12AC-5CD89AEFDE02}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{03014A78-CABC-4EF0-12AC-5CD89AEFDE03}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{04014A78-CABC-4EF0-12AC-5CD89AEFDE04}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...4 lines deleted...]
-      <w:rPr/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr/>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:style w:type="paragraph" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-      <w:color w:val="2e74b5"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="2E74B5"/>
+      <w:position w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:u w:val="none"/>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-      <w:color w:val="2e74b5"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="2E74B5"/>
+      <w:position w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="none"/>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-      <w:color w:val="1f4d78"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="1F4D78"/>
+      <w:position w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="none"/>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-      <w:color w:val="2e74b5"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="2E74B5"/>
+      <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-      <w:color w:val="2e74b5"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="2E74B5"/>
+      <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-      <w:color w:val="1f4d78"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="1F4D78"/>
+      <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteCharacters">
+    <w:name w:val="Footnote Characters"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Source Han Sans CN" w:cs="Noto Sans Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="normal1" w:default="1">
+    <w:name w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...5 lines deleted...]
-      <w:strike w:val="0"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
       <w:color w:val="000000"/>
+      <w:position w:val="0"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:u w:val="none"/>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Strong">
-[...3 lines deleted...]
-    <w:qFormat w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="StrongEmphasis">
+    <w:name w:val="Strong Emphasis"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:basedOn w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...67 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.ttf"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...39 lines deleted...]
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mj0spWjJiBmmNrETWyG2qZOi9TsFQ==">CgMxLjA4AHIhMUIzTzM0ZHpubjA4VjhlYXpjc0xkMHpNVTVZcHRldm1k</go:docsCustomData>
+  <go:docsCustomData roundtripDataSignature="AMtx7mj0spWjJiBmmNrETWyG2qZOi9TsFQ==">CgMxLjA4AHIhMUIzTzM0ZHpubjA4VjhlYXpjc0xkMHpNVTVZcHRldm1k</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.1.2$Linux_X86_64 LibreOffice_project/4498df292cc7b696862cd17d793f3e8fd1382c8a</Application>
+  <AppVersion></AppVersion>
+  <Pages>3</Pages>
+  <Words>505</Words>
+  <Characters>2687</Characters>
+  <CharactersWithSpaces>3162</CharactersWithSpaces>
+  <Paragraphs>45</Paragraphs>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Un-named</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>